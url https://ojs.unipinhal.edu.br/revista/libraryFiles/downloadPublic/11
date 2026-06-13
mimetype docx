--- v0 (2026-03-12)
+++ v1 (2026-06-13)
@@ -1,106 +1,107 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="093ABCC4" w14:textId="123162D3" w:rsidR="00283338" w:rsidRPr="00131AA5" w:rsidRDefault="00844F8B" w:rsidP="00E759BA">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="093ABCC4" w14:textId="69438C54" w:rsidR="00283338" w:rsidRPr="00131AA5" w:rsidRDefault="0004482D" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t>ARQUIVOS</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00131AA5">
+        <w:t>Arquivos</w:t>
+      </w:r>
+      <w:r w:rsidR="00131AA5" w:rsidRPr="00131AA5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
-        <w:t xml:space="preserve"> A SEREM ENVIADOS NO PROCESSO DE SUBMISSÃO</w:t>
+        <w:t xml:space="preserve"> a serem enviados no processo de submissão</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8C8523" w14:textId="77777777" w:rsidR="00E759BA" w:rsidRDefault="00E759BA" w:rsidP="005B68E5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7B8C8523" w14:textId="77777777" w:rsidR="00E759BA" w:rsidRDefault="00E759BA" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="48E5F3C6" w14:textId="0BB6B6B9" w:rsidR="00216DF9" w:rsidRDefault="00F16C3A" w:rsidP="005B68E5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="48E5F3C6" w14:textId="0BB6B6B9" w:rsidR="00216DF9" w:rsidRDefault="00F16C3A" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00F16C3A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">No </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
@@ -139,53 +140,66 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006207CC">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00071FA8">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">arquivos: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1778914D" w14:textId="7857EA98" w:rsidR="00216DF9" w:rsidRDefault="00071FA8" w:rsidP="005B68E5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="42A381F3" w14:textId="77777777" w:rsidR="00CA2A82" w:rsidRDefault="00CA2A82" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1778914D" w14:textId="7857EA98" w:rsidR="00216DF9" w:rsidRDefault="00071FA8" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>1) Carta ao editor</w:t>
       </w:r>
       <w:r w:rsidR="00421C1E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> (breve apresentação do trabalho e sua relevância para a </w:t>
@@ -254,53 +268,53 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>em pdf</w:t>
       </w:r>
       <w:r w:rsidR="00F11A01">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">; </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC34D53" w14:textId="69D11C2B" w:rsidR="00661AB8" w:rsidRDefault="00421C1E" w:rsidP="005B68E5">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="4EC34D53" w14:textId="69D11C2B" w:rsidR="00661AB8" w:rsidRDefault="00421C1E" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">2) </w:t>
       </w:r>
       <w:r w:rsidR="00216DF9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>A</w:t>
@@ -405,53 +419,53 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00EA1955">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>doc.x)</w:t>
       </w:r>
       <w:r w:rsidR="0076286B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B98B749" w14:textId="5CED039C" w:rsidR="005003A5" w:rsidRPr="00627915" w:rsidRDefault="00627915" w:rsidP="00627915">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="7B98B749" w14:textId="5CED039C" w:rsidR="005003A5" w:rsidRPr="00627915" w:rsidRDefault="00627915" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">3) </w:t>
       </w:r>
       <w:r w:rsidR="005C4E0B" w:rsidRPr="00627915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Declaração </w:t>
@@ -565,53 +579,53 @@
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>pdf)</w:t>
       </w:r>
       <w:r w:rsidR="00F64129">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
       <w:r w:rsidR="005C4E0B" w:rsidRPr="00627915">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ABE1C6D" w14:textId="133623A0" w:rsidR="00627915" w:rsidRDefault="00627915" w:rsidP="00627915">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="0ABE1C6D" w14:textId="133623A0" w:rsidR="00627915" w:rsidRDefault="00627915" w:rsidP="00CA2A82">
+      <w:pPr>
+        <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">4) </w:t>
       </w:r>
       <w:r w:rsidRPr="006A7F81">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:t>Autorização do comitê de ética</w:t>
@@ -896,78 +910,50 @@
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2CAF2A69" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="00122C0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6DB30D72" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="00122C0F">
-[...26 lines deleted...]
-    </w:p>
     <w:p w14:paraId="4ED3CAD2" w14:textId="0917B272" w:rsidR="0072129F" w:rsidRPr="0072129F" w:rsidRDefault="0072129F" w:rsidP="00122C0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0072129F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:kern w:val="0"/>
           <w14:ligatures w14:val="none"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Carta ao editor</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4DE9C4A0" w14:textId="77777777" w:rsidR="00AB13DB" w:rsidRDefault="00AB13DB" w:rsidP="00B359F3">
       <w:pPr>
@@ -1041,1239 +1027,1760 @@
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C607A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>E-mail</w:t>
       </w:r>
       <w:r w:rsidRPr="002C607A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="577AD425" w14:textId="77777777" w:rsidR="002C607A" w:rsidRPr="002C607A" w:rsidRDefault="002C607A" w:rsidP="002C607A">
+    <w:p w14:paraId="577AD425" w14:textId="306C3476" w:rsidR="002C607A" w:rsidRPr="002C607A" w:rsidRDefault="002C607A" w:rsidP="002C607A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C607A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
       <w:r w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Afiliação</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C607A">
-[...21 lines deleted...]
-      <w:r w:rsidRPr="001E4FB2">
+      <w:r w:rsidR="007966D6">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>Endereço</w:t>
+        <w:t xml:space="preserve"> Institucional</w:t>
       </w:r>
       <w:r w:rsidRPr="002C607A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26CB3AAD" w14:textId="77777777" w:rsidR="00E64EFA" w:rsidRDefault="00E64EFA" w:rsidP="00B359F3">
+    <w:p w14:paraId="53785E22" w14:textId="1E297F29" w:rsidR="00E64EFA" w:rsidRDefault="002C607A" w:rsidP="002C607A">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
-        <w:jc w:val="both"/>
-[...63 lines deleted...]
-      <w:r w:rsidR="00F525F5">
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002C607A">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidR="00F525F5" w:rsidRPr="001E4FB2">
+      <w:r w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>título do artigo</w:t>
-[...65 lines deleted...]
-        <w:t xml:space="preserve">. </w:t>
+        <w:t>Endereço</w:t>
+      </w:r>
+      <w:r w:rsidRPr="002C607A">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A137F7" w14:textId="06EB1087" w:rsidR="00D90353" w:rsidRDefault="00DF395F" w:rsidP="004E6797">
+    <w:p w14:paraId="26CB3AAD" w14:textId="77777777" w:rsidR="00E64EFA" w:rsidRDefault="00E64EFA" w:rsidP="00B359F3">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D18EE2E" w14:textId="4BC02EAB" w:rsidR="001E5CD1" w:rsidRDefault="00B359F3" w:rsidP="00E64EFA">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">Os resultados </w:t>
-[...47 lines deleted...]
-        <w:t>de(a)</w:t>
+        <w:t xml:space="preserve">Prezado </w:t>
+      </w:r>
+      <w:r w:rsidR="00914A50">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Editor Chefe </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB13DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">da Revista Científica UniPinhal, </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="772007F3" w14:textId="77777777" w:rsidR="007C0AEA" w:rsidRDefault="007C0AEA" w:rsidP="00B359F3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="655145A9" w14:textId="3D540408" w:rsidR="00285710" w:rsidRDefault="008623F3" w:rsidP="00285710">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Temos o prazer de submeter </w:t>
+      </w:r>
+      <w:r w:rsidR="00AB13DB">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o artigo intitulado </w:t>
       </w:r>
       <w:r w:rsidR="00F525F5">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00F548EC" w:rsidRPr="001E4FB2">
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00F525F5" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>indicar a área de conhecimento compatível com o escopo da Revi</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00552F04" w:rsidRPr="001E4FB2">
+        <w:t>título do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00F525F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">] </w:t>
+      </w:r>
+      <w:r w:rsidR="00E42F1C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidR="00D0618C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o processo de revisão</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00285710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>da Revista Científica UniPinhal</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0618C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="007362E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Consideramos que o artigo está em consonância com o</w:t>
+      </w:r>
+      <w:r w:rsidR="00285710">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> foco e</w:t>
+      </w:r>
+      <w:r w:rsidR="007362E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> escopo</w:t>
+      </w:r>
+      <w:r w:rsidR="00682C96">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> da Revista Científica UniPinhal</w:t>
+      </w:r>
+      <w:r w:rsidR="007362E1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="35A137F7" w14:textId="5C38B89D" w:rsidR="00D90353" w:rsidRDefault="00DF395F" w:rsidP="004E6797">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os resultados </w:t>
+      </w:r>
+      <w:r w:rsidR="008812A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>obtidos</w:t>
+      </w:r>
+      <w:r w:rsidR="004E6797">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="008812A9">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E24F1E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">são relevantes para </w:t>
+      </w:r>
+      <w:r w:rsidR="00680D85">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a</w:t>
+      </w:r>
+      <w:r w:rsidR="00101601">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> área</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>de(a)</w:t>
+      </w:r>
+      <w:r w:rsidR="00F525F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="00F548EC" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>sta</w:t>
-[...63 lines deleted...]
-      <w:r w:rsidR="0004607F" w:rsidRPr="001E4FB2">
+        <w:t>indicar a área de conhecimento compatível com o escopo da Revi</w:t>
+      </w:r>
+      <w:r w:rsidR="00552F04" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>listar os pontos mais relevantes</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00214CE4" w:rsidRPr="001E4FB2">
+        <w:t>sta</w:t>
+      </w:r>
+      <w:r w:rsidR="00F525F5">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, com destaque para:</w:t>
+      </w:r>
+      <w:r w:rsidR="008A2CAD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>1)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...;</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00636782">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>2)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D90353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ...; </w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3) </w:t>
+      </w:r>
+      <w:r w:rsidR="00D90353">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
+      </w:r>
+      <w:r w:rsidR="005D1F61">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
+      <w:r w:rsidR="0004607F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> [</w:t>
+      </w:r>
+      <w:r w:rsidR="0004607F" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> do artigo</w:t>
-[...35 lines deleted...]
-      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
+        <w:t>listar os pontos mais relevantes</w:t>
+      </w:r>
+      <w:r w:rsidR="00214CE4" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inserir o nome</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC58CE" w:rsidRPr="001E4FB2">
+        <w:t xml:space="preserve"> do artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="0004607F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>].</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DD51BD" w14:textId="16046860" w:rsidR="007C0AEA" w:rsidRDefault="00A506D6" w:rsidP="001E5CD1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Por fim, </w:t>
+      </w:r>
+      <w:r w:rsidR="00C352F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os autores </w:t>
+      </w:r>
+      <w:r w:rsidR="00552F04">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> completo</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
+        <w:t>inserir o nome</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC58CE" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00BC58CE" w:rsidRPr="001E4FB2">
+        <w:t xml:space="preserve"> completo</w:t>
+      </w:r>
+      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve">de todos </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00BC58CE" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>os autores</w:t>
-[...37 lines deleted...]
-      <w:r w:rsidR="003A1F5F" w:rsidRPr="001E4FB2">
+        <w:t xml:space="preserve">de todos </w:t>
+      </w:r>
+      <w:r w:rsidR="00C352F1" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inserir o nome completo do autor correspondente</w:t>
+        <w:t>os autores</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC58CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>...</w:t>
       </w:r>
       <w:r w:rsidR="00552F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidR="001E4FB2">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00BC58CE">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> representados pelo </w:t>
+      </w:r>
       <w:r w:rsidR="003A1F5F">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> declaram</w:t>
-[...119 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">autor correspondente </w:t>
+      </w:r>
+      <w:r w:rsidR="00645564">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="001E4FB2">
+      <w:r w:rsidR="003A1F5F" w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inserir o nome completo do autor correspondente e assinar</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>inserir o nome completo do autor correspondente</w:t>
+      </w:r>
+      <w:r w:rsidR="00552F04">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:r w:rsidR="003A1F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> declaram</w:t>
+      </w:r>
+      <w:r w:rsidR="00551E18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ciência</w:t>
+      </w:r>
+      <w:r w:rsidR="003A1F5F">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00551E18">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">do processo de revisão </w:t>
+      </w:r>
+      <w:r w:rsidR="001930F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e da</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC074B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001930F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> possibilidade</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC074B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidR="001930F0">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d</w:t>
+      </w:r>
+      <w:r w:rsidR="00AC074B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o parecer: </w:t>
+      </w:r>
+      <w:r w:rsidR="00AC074B" w:rsidRPr="00AC074B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>a) aceito, sem revisões; b) aceito, com revisões; c) recusado.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="537C3C6A" w14:textId="77777777" w:rsidR="006D5350" w:rsidRDefault="006D5350" w:rsidP="00D360F8">
-[...143 lines deleted...]
-    <w:p w14:paraId="3FAB050C" w14:textId="77777777" w:rsidR="00146802" w:rsidRDefault="00146802" w:rsidP="00DE1B3A">
+    <w:p w14:paraId="3880D93F" w14:textId="77777777" w:rsidR="00A506D6" w:rsidRDefault="00A506D6" w:rsidP="001E5CD1">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="055B6C92" w14:textId="77777777" w:rsidR="00343186" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="2BA0788C" w14:textId="65F54F60" w:rsidR="001E5CD1" w:rsidRDefault="00122C0F" w:rsidP="00122C0F">
       <w:pPr>
         <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-        <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>Os autores [</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860638">
+        <w:t>Local, data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1AA09D1C" w14:textId="77777777" w:rsidR="00122C0F" w:rsidRDefault="00122C0F" w:rsidP="00122C0F">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="133C719B" w14:textId="51A01F98" w:rsidR="00122C0F" w:rsidRDefault="00364BE1" w:rsidP="00364BE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3B5AD967" w14:textId="2933048F" w:rsidR="001E5CD1" w:rsidRDefault="00364BE1" w:rsidP="00364BE1">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E4FB2">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inserir o nome completo de todos os autores</w:t>
+        <w:t>inserir o nome completo do autor correspondente e assinar</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>] do artigo intitulado [</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00860638">
+        <w:t>]</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="537C3C6A" w14:textId="77777777" w:rsidR="006D5350" w:rsidRDefault="006D5350" w:rsidP="00D360F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0E16B2A0" w14:textId="77777777" w:rsidR="000052B8" w:rsidRDefault="000052B8" w:rsidP="00D360F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="15DEBD30" w14:textId="77777777" w:rsidR="00746F97" w:rsidRDefault="00746F97" w:rsidP="00D360F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61835636" w14:textId="77777777" w:rsidR="00A11957" w:rsidRDefault="00A11957" w:rsidP="00D360F8">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="677A527C" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5E81AB9B" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="57F7562C" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A681B2E" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="27B33F7F" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="32920652" w14:textId="77777777" w:rsidR="00B95B96" w:rsidRDefault="00B95B96" w:rsidP="006D417D">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3FAB050C" w14:textId="4F18BC5C" w:rsidR="00146802" w:rsidRPr="0098106C" w:rsidRDefault="00146802" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00146802">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+          <w:kern w:val="0"/>
+          <w14:ligatures w14:val="none"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Declaração de direitos autorais, conflito de interesses e responsabilidade</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5D0144B2" w14:textId="77777777" w:rsidR="0098106C" w:rsidRDefault="0098106C" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="055B6C92" w14:textId="4DFC2416" w:rsidR="00343186" w:rsidRDefault="00343186" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:ind w:firstLine="709"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Os autores </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63387">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
+        <w:t>inserir o nome completo de todos os autores</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> do artigo intitulado </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
         <w:t>título do artigo</w:t>
       </w:r>
+      <w:r w:rsidRPr="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve">] declaram que: </w:t>
+        <w:t xml:space="preserve"> declaram que: </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F60CFFE" w14:textId="77777777" w:rsidR="00343186" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="4FB08F82" w14:textId="552C6192" w:rsidR="00990141" w:rsidRDefault="00990141" w:rsidP="0098106C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00990141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o artigo é original, não foi publicado </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>o</w:t>
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> presente artigo é original, não foi publicado previamente e não está sob avaliação para publicação em outro periódico. </w:t>
+        <w:t>previamente</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00990141">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e não se encontra em avaliação para publicação em outro periódico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60180A87" w14:textId="77777777" w:rsidR="00343186" w:rsidRPr="00A2200D" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="613D47B7" w14:textId="0F6C38FF" w:rsidR="00990141" w:rsidRDefault="00D24B10" w:rsidP="0098106C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00D24B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>não há conflito de interesses de natureza financeira, comercial, institucional, acadêmica, pessoal ou de qualquer outra ordem que possa ter influenciado a elaboração, os resultados, a análise ou a interpretação do artigo. Quando houver</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t>N</w:t>
-[...5 lines deleted...]
-        <w:t>ão há nenhum conflito de interesse a ser reportado</w:t>
+        <w:t xml:space="preserve"> possível</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> conflito de interesse</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
-        <w:t xml:space="preserve"> [</w:t>
-[...32 lines deleted...]
-        <w:t xml:space="preserve"> </w:t>
+        <w:t>s</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D24B10">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>, este deverá ser informado no próprio artigo, em tópico específico;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1558D348" w14:textId="28BB38B3" w:rsidR="00343186" w:rsidRPr="002837C8" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="5417EA28" w14:textId="0C359D9B" w:rsidR="00D24B10" w:rsidRDefault="00696403" w:rsidP="0098106C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...9 lines deleted...]
-          <w:color w:val="000000" w:themeColor="text1"/>
+      <w:r w:rsidRPr="00696403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>o conteúdo apresentado é verdadeiro, livre de plágio, autoplágio, fabricação ou falsificação de dados</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE7659">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
+      <w:r w:rsidRPr="00696403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">É de </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>inteira responsabilidade dos autores a veracidade das informações,</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> assim como</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00696403">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> a adequada atribuição de autoria e a citação das fontes utilizadas</w:t>
+      </w:r>
+      <w:r w:rsidR="00E63387">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>;</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="0BAE3CC3" w14:textId="77777777" w:rsidR="00343186" w:rsidRPr="00F408D0" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="0F9A26D8" w14:textId="174E6061" w:rsidR="00467033" w:rsidRPr="00467033" w:rsidRDefault="00C477DD" w:rsidP="0098106C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006D417D">
-[...4 lines deleted...]
-        <w:t xml:space="preserve"> cedem os direitos autorais à revista, autorizando sua publicação em formatos impresso, digital ou qualquer outro meio disponível, sem remuneração financeira. Por se tratar de uma publicação de acesso aberto, os artigos podem ser utilizados gratuitamente, desde que citada a fonte.</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>c</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="006D417D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>edem os direitos autorais à revista, autorizando sua publicação em formatos impresso, digital ou qualquer outro meio disponível, sem remuneração financeira. Por se tratar de uma publicação de acesso aberto, os artigos podem ser utilizados gratuitamente, desde que citada a fonte.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="365DC2E2" w14:textId="2EE3C840" w:rsidR="00343186" w:rsidRPr="00D823C7" w:rsidRDefault="00343186" w:rsidP="00343186">
+    <w:p w14:paraId="27E839B1" w14:textId="16945B2B" w:rsidR="00D31DB8" w:rsidRPr="002837C8" w:rsidRDefault="00467033" w:rsidP="0098106C">
       <w:pPr>
         <w:pStyle w:val="PargrafodaLista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003129F1">
-[...7 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quando aplicável, </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>informaram</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> no próprio artigo, o uso de inteligência artificial generativa (IAG), </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00233E7C">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>nos moldes da portaria CNPq n° 2.664, de 6 de março de 2026 (especificando a ferramenta, finalidade e a fase do desenvolvimento da pesquisa em que foi utilizada)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="007047D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> Declaram</w:t>
+      </w:r>
+      <w:r w:rsidR="002E4700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>, ainda,</w:t>
+      </w:r>
+      <w:r w:rsidR="007047D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:r w:rsidR="002E4700">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>estar cientes que</w:t>
+      </w:r>
+      <w:r w:rsidR="00686165">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> mesmo com </w:t>
+      </w:r>
+      <w:r w:rsidR="007047D8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>o uso da IAG</w:t>
+      </w:r>
+      <w:r w:rsidR="006F2EBF">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00552E02">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>os autores permanecem integralmente responsáveis pelo conteúdo final do artigo;</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="365DC2E2" w14:textId="176D1B8D" w:rsidR="00343186" w:rsidRPr="00D31DB8" w:rsidRDefault="006A13C2" w:rsidP="0098106C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">quando aplicável, </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>i</w:t>
+      </w:r>
+      <w:r w:rsidR="004B7367">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformaram </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>no próprio artigo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00AA6188">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">que </w:t>
+      </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="003129F1">
-[...1 lines deleted...]
-          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      <w:r w:rsidR="00C477DD" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>[</w:t>
       </w:r>
-      <w:r w:rsidRPr="003129F1">
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
         <w:t>Este</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidRPr="003129F1">
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t xml:space="preserve"> manuscrito é derivado do trabalho de conclusão de curso (TCC) intitulado “...”’, disponível em “...”, e estão cientes de que a revista poderá avaliar similaridade e solicitar ajustes.”</w:t>
-[...72 lines deleted...]
-      <w:r w:rsidRPr="003129F1">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00C933CC" w:rsidRPr="00C477DD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
         </w:rPr>
-        <w:t>inserir o nome completo do autor correspondente e assinar</w:t>
+        <w:t>artigo</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> é derivado d</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>e trabalho acadêmico anterior</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0282D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">, incluindo </w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>trabalho de conclusão de curso (TCC)</w:t>
+      </w:r>
+      <w:r w:rsidR="00D0282D">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>, relatório de iniciação científica</w:t>
+      </w:r>
+      <w:r w:rsidR="005A5F25">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ou outro documento </w:t>
+      </w:r>
+      <w:r w:rsidR="00004333">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">correlato, </w:t>
+      </w:r>
+      <w:r w:rsidR="00004333" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>intitulado</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> “...”’, disponível em </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00343186" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>“...”</w:t>
+      </w:r>
+      <w:r w:rsidR="006448F1" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="006448F1" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
         <w:t>]</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="006448F1" w:rsidRPr="00C477DD">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="003129F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00A260B2" w:rsidRPr="007154B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Também declaram </w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="007154B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>e</w:t>
+      </w:r>
+      <w:r w:rsidR="00A260B2" w:rsidRPr="007154B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>star</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="007154B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> cientes de que a revista poderá avaliar similaridade</w:t>
+      </w:r>
+      <w:r w:rsidR="00AF4FDA">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> e</w:t>
+      </w:r>
+      <w:r w:rsidR="00343186" w:rsidRPr="007154B1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> solicitar ajustes.</w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="6E26083B" w14:textId="77777777" w:rsidR="00B83AC1" w:rsidRPr="00657092" w:rsidRDefault="00B83AC1" w:rsidP="00D360F8">
-[...1 lines deleted...]
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="40C7CF25" w14:textId="363D4492" w:rsidR="00D31DB8" w:rsidRPr="00D31DB8" w:rsidRDefault="00AF4FDA" w:rsidP="0098106C">
+      <w:pPr>
+        <w:pStyle w:val="PargrafodaLista"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="11"/>
+        </w:numPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>quando aplicável, i</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">nformaram </w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3729">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="000000" w:themeColor="text1"/>
+        </w:rPr>
+        <w:t>no próprio artigo,</w:t>
+      </w:r>
+      <w:r w:rsidR="00DB3729" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">a aprovação da pesquisa </w:t>
+      </w:r>
+      <w:r w:rsidR="00F974C8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>por</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F974C8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Comitê </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00F974C8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Ética</w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">, </w:t>
+      </w:r>
+      <w:r w:rsidR="00167199">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">indicando </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">o comitê de aprovação e o número do </w:t>
+      </w:r>
+      <w:r w:rsidR="00167199" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Certificado </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">de </w:t>
+      </w:r>
+      <w:r w:rsidR="00167199" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apresentação </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">para </w:t>
+      </w:r>
+      <w:r w:rsidR="00167199" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Apreciação Ética </w:t>
+      </w:r>
+      <w:r w:rsidR="00D31DB8" w:rsidRPr="00D31DB8">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>(CAAE).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="645CE4FD" w14:textId="77777777" w:rsidR="00DE469A" w:rsidRDefault="00DE469A" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
         <w:ind w:firstLine="709"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4416B8E4" w14:textId="77777777" w:rsidR="00B83AC1" w:rsidRDefault="00B83AC1" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>Local, data</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36BFED9A" w14:textId="77777777" w:rsidR="00B83AC1" w:rsidRDefault="00B83AC1" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7C0B0090" w14:textId="77777777" w:rsidR="00B83AC1" w:rsidRDefault="00B83AC1" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>_________________________________________________</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6E26083B" w14:textId="753EDB8E" w:rsidR="00B83AC1" w:rsidRPr="00657092" w:rsidRDefault="00B83AC1" w:rsidP="0098106C">
+      <w:pPr>
+        <w:spacing w:after="180" w:line="276" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:color w:val="FF0000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>[</w:t>
+      </w:r>
+      <w:r w:rsidRPr="003129F1">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+        </w:rPr>
+        <w:t>inserir o nome completo do autor correspondente e assinar</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        </w:rPr>
+        <w:t>]</w:t>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00B83AC1" w:rsidRPr="00657092" w:rsidSect="00E97359">
       <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1701" w:header="709" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0E4C50B3" w14:textId="77777777" w:rsidR="00DF5B87" w:rsidRDefault="00DF5B87" w:rsidP="00DE2973">
+    <w:p w14:paraId="5B4F5D6F" w14:textId="77777777" w:rsidR="00ED3DBD" w:rsidRDefault="00ED3DBD" w:rsidP="00DE2973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="1638519A" w14:textId="77777777" w:rsidR="00DF5B87" w:rsidRDefault="00DF5B87" w:rsidP="00DE2973">
+    <w:p w14:paraId="052F4B19" w14:textId="77777777" w:rsidR="00ED3DBD" w:rsidRDefault="00ED3DBD" w:rsidP="00DE2973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -2295,64 +2802,84 @@
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
+<file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="08A81DB1" w14:textId="54EE92F1" w:rsidR="00256B28" w:rsidRPr="00F404C3" w:rsidRDefault="00256B28" w:rsidP="00F404C3">
+    <w:pPr>
+      <w:pStyle w:val="Rodap"/>
+      <w:jc w:val="center"/>
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00F404C3">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+      </w:rPr>
+      <w:t>Revista Científica UniPinhal - Instruções gerais</w:t>
+    </w:r>
+  </w:p>
+</w:ftr>
+</file>
+
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="24419C21" w14:textId="77777777" w:rsidR="00DF5B87" w:rsidRDefault="00DF5B87" w:rsidP="00DE2973">
+    <w:p w14:paraId="467E5297" w14:textId="77777777" w:rsidR="00ED3DBD" w:rsidRDefault="00ED3DBD" w:rsidP="00DE2973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5F74FD32" w14:textId="77777777" w:rsidR="00DF5B87" w:rsidRDefault="00DF5B87" w:rsidP="00DE2973">
+    <w:p w14:paraId="0654E187" w14:textId="77777777" w:rsidR="00ED3DBD" w:rsidRDefault="00ED3DBD" w:rsidP="00DE2973">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="608E8DE8" w14:textId="4F6A71D3" w:rsidR="00DE2973" w:rsidRDefault="00DE2973">
     <w:pPr>
       <w:pStyle w:val="Cabealho"/>
     </w:pPr>
     <w:r w:rsidRPr="00DE2973">
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="419D7CCD" wp14:editId="4837D492">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
@@ -4137,698 +4664,760 @@
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006F4CC1"/>
     <w:rsid w:val="0000280C"/>
+    <w:rsid w:val="00004333"/>
     <w:rsid w:val="00004696"/>
     <w:rsid w:val="000052B8"/>
     <w:rsid w:val="00005B37"/>
     <w:rsid w:val="00006ADE"/>
     <w:rsid w:val="00012A7C"/>
     <w:rsid w:val="00013B21"/>
     <w:rsid w:val="00014047"/>
     <w:rsid w:val="00014261"/>
     <w:rsid w:val="00016A1F"/>
     <w:rsid w:val="00021769"/>
     <w:rsid w:val="000267CF"/>
     <w:rsid w:val="00026A60"/>
     <w:rsid w:val="00026F24"/>
     <w:rsid w:val="00026FDE"/>
+    <w:rsid w:val="00027271"/>
     <w:rsid w:val="0002738E"/>
     <w:rsid w:val="00027F67"/>
     <w:rsid w:val="000308CD"/>
     <w:rsid w:val="00030FD9"/>
     <w:rsid w:val="000331CF"/>
+    <w:rsid w:val="00033FAF"/>
+    <w:rsid w:val="00035171"/>
     <w:rsid w:val="000401F9"/>
     <w:rsid w:val="0004046E"/>
     <w:rsid w:val="00040AD7"/>
     <w:rsid w:val="0004482D"/>
+    <w:rsid w:val="000449CE"/>
     <w:rsid w:val="000458A2"/>
     <w:rsid w:val="0004607F"/>
     <w:rsid w:val="00047CE5"/>
     <w:rsid w:val="00051F8F"/>
     <w:rsid w:val="00054031"/>
     <w:rsid w:val="0005422F"/>
     <w:rsid w:val="000545CE"/>
     <w:rsid w:val="00055D1C"/>
     <w:rsid w:val="00056967"/>
     <w:rsid w:val="00057434"/>
     <w:rsid w:val="00057C46"/>
     <w:rsid w:val="00060D9D"/>
     <w:rsid w:val="00066BEE"/>
     <w:rsid w:val="000670B4"/>
     <w:rsid w:val="00070433"/>
     <w:rsid w:val="00070D9A"/>
     <w:rsid w:val="00071FA8"/>
     <w:rsid w:val="00074674"/>
     <w:rsid w:val="00080538"/>
     <w:rsid w:val="000815C7"/>
+    <w:rsid w:val="00082E07"/>
     <w:rsid w:val="00083AC7"/>
     <w:rsid w:val="00085553"/>
     <w:rsid w:val="00085A70"/>
     <w:rsid w:val="00086CA5"/>
     <w:rsid w:val="0008767F"/>
     <w:rsid w:val="000938FC"/>
     <w:rsid w:val="00095ACE"/>
     <w:rsid w:val="00096085"/>
     <w:rsid w:val="000963EA"/>
     <w:rsid w:val="00096764"/>
     <w:rsid w:val="00097E7D"/>
     <w:rsid w:val="000A0D05"/>
     <w:rsid w:val="000A1035"/>
     <w:rsid w:val="000A2042"/>
     <w:rsid w:val="000A2C24"/>
     <w:rsid w:val="000A4D68"/>
     <w:rsid w:val="000A6423"/>
     <w:rsid w:val="000A6916"/>
     <w:rsid w:val="000A6987"/>
     <w:rsid w:val="000A6B15"/>
     <w:rsid w:val="000A773F"/>
     <w:rsid w:val="000B3206"/>
     <w:rsid w:val="000B510E"/>
     <w:rsid w:val="000B7C21"/>
     <w:rsid w:val="000C0274"/>
     <w:rsid w:val="000C0F03"/>
+    <w:rsid w:val="000C3A76"/>
     <w:rsid w:val="000C5C7F"/>
     <w:rsid w:val="000C6F66"/>
     <w:rsid w:val="000C75A9"/>
     <w:rsid w:val="000D0DB3"/>
     <w:rsid w:val="000D1BF1"/>
     <w:rsid w:val="000D1FF6"/>
     <w:rsid w:val="000D31B8"/>
     <w:rsid w:val="000D34FE"/>
     <w:rsid w:val="000D664F"/>
     <w:rsid w:val="000E1F09"/>
     <w:rsid w:val="000E2EC1"/>
     <w:rsid w:val="000E435E"/>
     <w:rsid w:val="000E5073"/>
     <w:rsid w:val="000F0662"/>
     <w:rsid w:val="000F0742"/>
     <w:rsid w:val="000F0F92"/>
     <w:rsid w:val="000F2052"/>
     <w:rsid w:val="000F4605"/>
     <w:rsid w:val="000F497F"/>
     <w:rsid w:val="000F5088"/>
     <w:rsid w:val="000F72F0"/>
     <w:rsid w:val="000F7B67"/>
     <w:rsid w:val="00100B41"/>
     <w:rsid w:val="00101601"/>
     <w:rsid w:val="0010398B"/>
     <w:rsid w:val="0010668F"/>
     <w:rsid w:val="00106A9D"/>
     <w:rsid w:val="00110DF8"/>
     <w:rsid w:val="001134C5"/>
     <w:rsid w:val="00114B75"/>
     <w:rsid w:val="00117CF3"/>
     <w:rsid w:val="00120A6F"/>
     <w:rsid w:val="00122C0F"/>
     <w:rsid w:val="00123F9C"/>
     <w:rsid w:val="00131AA5"/>
+    <w:rsid w:val="001361DB"/>
     <w:rsid w:val="001372FA"/>
     <w:rsid w:val="00146802"/>
     <w:rsid w:val="001471D2"/>
     <w:rsid w:val="00150138"/>
     <w:rsid w:val="00153B11"/>
     <w:rsid w:val="0016007F"/>
     <w:rsid w:val="001607A1"/>
     <w:rsid w:val="00160E2E"/>
     <w:rsid w:val="0016138B"/>
     <w:rsid w:val="001615EF"/>
+    <w:rsid w:val="00167199"/>
     <w:rsid w:val="00167DF6"/>
     <w:rsid w:val="00171EC6"/>
     <w:rsid w:val="00176FDB"/>
     <w:rsid w:val="00180BD3"/>
     <w:rsid w:val="001815AE"/>
     <w:rsid w:val="00184A65"/>
     <w:rsid w:val="0019160E"/>
     <w:rsid w:val="001930F0"/>
     <w:rsid w:val="00193D54"/>
+    <w:rsid w:val="00196416"/>
     <w:rsid w:val="001A0BC1"/>
     <w:rsid w:val="001A10AE"/>
     <w:rsid w:val="001A1744"/>
     <w:rsid w:val="001A333A"/>
     <w:rsid w:val="001A46CA"/>
     <w:rsid w:val="001A6E01"/>
     <w:rsid w:val="001A7976"/>
     <w:rsid w:val="001B075E"/>
     <w:rsid w:val="001B1487"/>
     <w:rsid w:val="001B22BD"/>
     <w:rsid w:val="001B2B2A"/>
+    <w:rsid w:val="001B340B"/>
     <w:rsid w:val="001B46CF"/>
     <w:rsid w:val="001C0183"/>
     <w:rsid w:val="001C0264"/>
     <w:rsid w:val="001C0BAA"/>
     <w:rsid w:val="001C1F12"/>
     <w:rsid w:val="001C2599"/>
     <w:rsid w:val="001C5B32"/>
     <w:rsid w:val="001D1427"/>
     <w:rsid w:val="001D275E"/>
     <w:rsid w:val="001D359D"/>
     <w:rsid w:val="001D491E"/>
     <w:rsid w:val="001D4AA9"/>
     <w:rsid w:val="001D5AC5"/>
     <w:rsid w:val="001D7AF4"/>
     <w:rsid w:val="001E1CDD"/>
     <w:rsid w:val="001E4FB2"/>
     <w:rsid w:val="001E5CD1"/>
     <w:rsid w:val="001E791F"/>
     <w:rsid w:val="001F5D21"/>
     <w:rsid w:val="001F5FF6"/>
     <w:rsid w:val="00200052"/>
     <w:rsid w:val="00200382"/>
     <w:rsid w:val="00203733"/>
     <w:rsid w:val="0020529B"/>
     <w:rsid w:val="002065AF"/>
     <w:rsid w:val="0021076C"/>
     <w:rsid w:val="00210BE6"/>
     <w:rsid w:val="00210BF9"/>
     <w:rsid w:val="00214CE4"/>
     <w:rsid w:val="00215852"/>
     <w:rsid w:val="00216DF9"/>
     <w:rsid w:val="00217547"/>
     <w:rsid w:val="0022036E"/>
     <w:rsid w:val="002203B6"/>
     <w:rsid w:val="00221822"/>
     <w:rsid w:val="0022690E"/>
     <w:rsid w:val="00230175"/>
     <w:rsid w:val="00230318"/>
     <w:rsid w:val="002309DA"/>
     <w:rsid w:val="002317D7"/>
     <w:rsid w:val="00231C89"/>
     <w:rsid w:val="00231D6C"/>
     <w:rsid w:val="00233E29"/>
+    <w:rsid w:val="00233E7C"/>
     <w:rsid w:val="00234721"/>
     <w:rsid w:val="002378FB"/>
     <w:rsid w:val="00240222"/>
     <w:rsid w:val="00240EE5"/>
     <w:rsid w:val="00241C75"/>
     <w:rsid w:val="00246984"/>
     <w:rsid w:val="00246C4B"/>
     <w:rsid w:val="00250A9E"/>
     <w:rsid w:val="002518D4"/>
     <w:rsid w:val="00255EA5"/>
+    <w:rsid w:val="00256B28"/>
     <w:rsid w:val="002620A2"/>
     <w:rsid w:val="0026549B"/>
     <w:rsid w:val="00267694"/>
     <w:rsid w:val="00267818"/>
     <w:rsid w:val="0026793B"/>
     <w:rsid w:val="00267A5F"/>
     <w:rsid w:val="0027208C"/>
     <w:rsid w:val="002729A9"/>
     <w:rsid w:val="00273682"/>
     <w:rsid w:val="00273D8C"/>
     <w:rsid w:val="0027435D"/>
     <w:rsid w:val="00280E04"/>
     <w:rsid w:val="00281FDE"/>
     <w:rsid w:val="00283338"/>
     <w:rsid w:val="002836D0"/>
     <w:rsid w:val="002837C8"/>
     <w:rsid w:val="00285710"/>
+    <w:rsid w:val="00287880"/>
+    <w:rsid w:val="002918B7"/>
     <w:rsid w:val="0029203F"/>
     <w:rsid w:val="002A2E3A"/>
     <w:rsid w:val="002A4D9F"/>
     <w:rsid w:val="002B7795"/>
     <w:rsid w:val="002C1620"/>
     <w:rsid w:val="002C1FDF"/>
     <w:rsid w:val="002C4436"/>
     <w:rsid w:val="002C607A"/>
     <w:rsid w:val="002C691D"/>
     <w:rsid w:val="002D0D9E"/>
     <w:rsid w:val="002D21A8"/>
     <w:rsid w:val="002D24A7"/>
     <w:rsid w:val="002D534B"/>
     <w:rsid w:val="002D5B42"/>
     <w:rsid w:val="002E0A8D"/>
     <w:rsid w:val="002E199D"/>
     <w:rsid w:val="002E2C55"/>
     <w:rsid w:val="002E377D"/>
     <w:rsid w:val="002E3D59"/>
     <w:rsid w:val="002E44AE"/>
+    <w:rsid w:val="002E4700"/>
     <w:rsid w:val="002E576B"/>
     <w:rsid w:val="002E5937"/>
     <w:rsid w:val="002E7B8B"/>
     <w:rsid w:val="002F121D"/>
     <w:rsid w:val="002F13F0"/>
     <w:rsid w:val="002F61DC"/>
     <w:rsid w:val="002F6E89"/>
     <w:rsid w:val="00303D60"/>
     <w:rsid w:val="003051D6"/>
     <w:rsid w:val="0030753E"/>
     <w:rsid w:val="00310A7A"/>
     <w:rsid w:val="003129F1"/>
     <w:rsid w:val="00313A36"/>
     <w:rsid w:val="00313B9C"/>
     <w:rsid w:val="00315151"/>
     <w:rsid w:val="003171A1"/>
     <w:rsid w:val="003178CA"/>
     <w:rsid w:val="00317992"/>
     <w:rsid w:val="003228C7"/>
     <w:rsid w:val="0032493C"/>
     <w:rsid w:val="00326E98"/>
     <w:rsid w:val="0032709F"/>
     <w:rsid w:val="00331306"/>
     <w:rsid w:val="00342E78"/>
     <w:rsid w:val="00343186"/>
     <w:rsid w:val="00343998"/>
     <w:rsid w:val="00343CEC"/>
     <w:rsid w:val="00344117"/>
     <w:rsid w:val="003471AE"/>
     <w:rsid w:val="00347AB0"/>
     <w:rsid w:val="00350061"/>
     <w:rsid w:val="00351717"/>
     <w:rsid w:val="00352E1C"/>
     <w:rsid w:val="003554DA"/>
     <w:rsid w:val="00355E22"/>
     <w:rsid w:val="00360104"/>
+    <w:rsid w:val="003609A8"/>
     <w:rsid w:val="0036349E"/>
     <w:rsid w:val="00364BE1"/>
     <w:rsid w:val="00366271"/>
     <w:rsid w:val="00367830"/>
     <w:rsid w:val="0037399D"/>
     <w:rsid w:val="00374DA9"/>
     <w:rsid w:val="00375CB1"/>
     <w:rsid w:val="00381737"/>
     <w:rsid w:val="00381949"/>
     <w:rsid w:val="00382F2A"/>
+    <w:rsid w:val="003835AE"/>
     <w:rsid w:val="0039020E"/>
     <w:rsid w:val="00390276"/>
     <w:rsid w:val="00390BCC"/>
+    <w:rsid w:val="003924BB"/>
     <w:rsid w:val="00392DAD"/>
     <w:rsid w:val="00393054"/>
     <w:rsid w:val="00396188"/>
     <w:rsid w:val="00397261"/>
     <w:rsid w:val="003A1F5F"/>
     <w:rsid w:val="003A36FA"/>
     <w:rsid w:val="003A5E4C"/>
     <w:rsid w:val="003A763F"/>
     <w:rsid w:val="003B5EDB"/>
     <w:rsid w:val="003C00EC"/>
     <w:rsid w:val="003C0141"/>
     <w:rsid w:val="003C26B3"/>
     <w:rsid w:val="003C3066"/>
     <w:rsid w:val="003C3C7F"/>
     <w:rsid w:val="003C58EB"/>
     <w:rsid w:val="003C64A5"/>
     <w:rsid w:val="003C7D0A"/>
     <w:rsid w:val="003D04C9"/>
     <w:rsid w:val="003D1CF2"/>
     <w:rsid w:val="003D254C"/>
     <w:rsid w:val="003D353F"/>
     <w:rsid w:val="003D4D27"/>
     <w:rsid w:val="003D73E0"/>
     <w:rsid w:val="003E1263"/>
     <w:rsid w:val="003E3BC5"/>
     <w:rsid w:val="003E4E11"/>
     <w:rsid w:val="003E5061"/>
+    <w:rsid w:val="003E53A5"/>
     <w:rsid w:val="003F01BA"/>
     <w:rsid w:val="003F2EFD"/>
     <w:rsid w:val="003F4F6B"/>
     <w:rsid w:val="003F54F2"/>
     <w:rsid w:val="003F5D08"/>
     <w:rsid w:val="003F61D3"/>
     <w:rsid w:val="003F76F3"/>
     <w:rsid w:val="004001EB"/>
+    <w:rsid w:val="00400376"/>
     <w:rsid w:val="0040229B"/>
     <w:rsid w:val="00406E5D"/>
     <w:rsid w:val="0041024B"/>
     <w:rsid w:val="00411D3F"/>
     <w:rsid w:val="004121A7"/>
     <w:rsid w:val="004135CA"/>
     <w:rsid w:val="0041363D"/>
     <w:rsid w:val="00413F48"/>
     <w:rsid w:val="00417A6B"/>
     <w:rsid w:val="00417FFC"/>
     <w:rsid w:val="00420B00"/>
     <w:rsid w:val="00420B87"/>
     <w:rsid w:val="00421C1E"/>
     <w:rsid w:val="00421D0A"/>
     <w:rsid w:val="004223AA"/>
     <w:rsid w:val="004265A4"/>
     <w:rsid w:val="00427FDD"/>
     <w:rsid w:val="004346FA"/>
     <w:rsid w:val="00435512"/>
     <w:rsid w:val="00435F9A"/>
     <w:rsid w:val="00437166"/>
     <w:rsid w:val="00437F41"/>
     <w:rsid w:val="0044186A"/>
     <w:rsid w:val="004421E4"/>
     <w:rsid w:val="00442753"/>
     <w:rsid w:val="00443159"/>
     <w:rsid w:val="00443DF3"/>
+    <w:rsid w:val="00444A42"/>
     <w:rsid w:val="00444A56"/>
     <w:rsid w:val="00445A31"/>
     <w:rsid w:val="004471AD"/>
     <w:rsid w:val="00451B4C"/>
     <w:rsid w:val="00453203"/>
     <w:rsid w:val="004536DD"/>
     <w:rsid w:val="00453E51"/>
-    <w:rsid w:val="00457938"/>
     <w:rsid w:val="00460D60"/>
     <w:rsid w:val="00461BB8"/>
     <w:rsid w:val="00463B3A"/>
+    <w:rsid w:val="004643B9"/>
+    <w:rsid w:val="00467033"/>
     <w:rsid w:val="00471312"/>
     <w:rsid w:val="00471837"/>
     <w:rsid w:val="004731D9"/>
     <w:rsid w:val="004750EC"/>
     <w:rsid w:val="004762A9"/>
     <w:rsid w:val="004770A6"/>
     <w:rsid w:val="0047782A"/>
     <w:rsid w:val="004806C1"/>
+    <w:rsid w:val="00481FDE"/>
     <w:rsid w:val="00482453"/>
     <w:rsid w:val="00485413"/>
     <w:rsid w:val="004870F5"/>
     <w:rsid w:val="004876E7"/>
     <w:rsid w:val="00490343"/>
     <w:rsid w:val="00493563"/>
     <w:rsid w:val="00494315"/>
     <w:rsid w:val="00495F04"/>
     <w:rsid w:val="004A2B44"/>
     <w:rsid w:val="004A2EC4"/>
     <w:rsid w:val="004A3D21"/>
     <w:rsid w:val="004A5208"/>
+    <w:rsid w:val="004A6202"/>
     <w:rsid w:val="004B1986"/>
     <w:rsid w:val="004B544E"/>
+    <w:rsid w:val="004B6052"/>
     <w:rsid w:val="004B6C28"/>
+    <w:rsid w:val="004B7367"/>
     <w:rsid w:val="004B7504"/>
     <w:rsid w:val="004B7E5D"/>
     <w:rsid w:val="004C040E"/>
     <w:rsid w:val="004C7891"/>
     <w:rsid w:val="004D2DFD"/>
     <w:rsid w:val="004D75E0"/>
     <w:rsid w:val="004E5467"/>
     <w:rsid w:val="004E57E7"/>
     <w:rsid w:val="004E63C7"/>
     <w:rsid w:val="004E6797"/>
     <w:rsid w:val="004F2608"/>
     <w:rsid w:val="004F43DA"/>
     <w:rsid w:val="004F7CFA"/>
     <w:rsid w:val="005003A5"/>
     <w:rsid w:val="00501310"/>
     <w:rsid w:val="005070D2"/>
     <w:rsid w:val="00510D58"/>
     <w:rsid w:val="00512CBC"/>
+    <w:rsid w:val="00516697"/>
     <w:rsid w:val="00520472"/>
+    <w:rsid w:val="00525ED2"/>
     <w:rsid w:val="00535932"/>
     <w:rsid w:val="005365D3"/>
     <w:rsid w:val="00540C2A"/>
     <w:rsid w:val="00551E18"/>
+    <w:rsid w:val="00552E02"/>
     <w:rsid w:val="00552F04"/>
     <w:rsid w:val="00555A86"/>
     <w:rsid w:val="00557937"/>
     <w:rsid w:val="00560CE6"/>
     <w:rsid w:val="00560E02"/>
     <w:rsid w:val="005630B3"/>
     <w:rsid w:val="00563659"/>
     <w:rsid w:val="00570500"/>
     <w:rsid w:val="0057312A"/>
     <w:rsid w:val="005735DB"/>
     <w:rsid w:val="005776C3"/>
     <w:rsid w:val="00577F98"/>
     <w:rsid w:val="00580AD5"/>
     <w:rsid w:val="00583A83"/>
     <w:rsid w:val="00584B31"/>
     <w:rsid w:val="00584C77"/>
     <w:rsid w:val="00586272"/>
     <w:rsid w:val="00590D09"/>
     <w:rsid w:val="0059218B"/>
+    <w:rsid w:val="00593AF8"/>
     <w:rsid w:val="00594394"/>
     <w:rsid w:val="005953DF"/>
     <w:rsid w:val="00596869"/>
     <w:rsid w:val="005A1C8A"/>
+    <w:rsid w:val="005A3B9F"/>
     <w:rsid w:val="005A4633"/>
     <w:rsid w:val="005A4DEE"/>
     <w:rsid w:val="005A51F2"/>
+    <w:rsid w:val="005A5F25"/>
     <w:rsid w:val="005A6789"/>
+    <w:rsid w:val="005B0C12"/>
     <w:rsid w:val="005B1E5E"/>
     <w:rsid w:val="005B2C46"/>
     <w:rsid w:val="005B351F"/>
     <w:rsid w:val="005B42AD"/>
     <w:rsid w:val="005B5779"/>
     <w:rsid w:val="005B68E5"/>
     <w:rsid w:val="005C0E56"/>
     <w:rsid w:val="005C13A1"/>
     <w:rsid w:val="005C1F2E"/>
     <w:rsid w:val="005C2982"/>
     <w:rsid w:val="005C35E6"/>
     <w:rsid w:val="005C360F"/>
     <w:rsid w:val="005C40F8"/>
     <w:rsid w:val="005C4E0B"/>
     <w:rsid w:val="005C6C8D"/>
     <w:rsid w:val="005C6E20"/>
+    <w:rsid w:val="005D1F61"/>
+    <w:rsid w:val="005D5512"/>
     <w:rsid w:val="005D7597"/>
     <w:rsid w:val="005D76D3"/>
+    <w:rsid w:val="005D7FA0"/>
     <w:rsid w:val="005E1174"/>
     <w:rsid w:val="005E12F0"/>
     <w:rsid w:val="005E2606"/>
     <w:rsid w:val="005E3848"/>
     <w:rsid w:val="005E5EA2"/>
     <w:rsid w:val="005F0D61"/>
     <w:rsid w:val="005F24B6"/>
     <w:rsid w:val="005F4352"/>
     <w:rsid w:val="00603657"/>
     <w:rsid w:val="00603F57"/>
     <w:rsid w:val="0060640E"/>
     <w:rsid w:val="00606A3D"/>
     <w:rsid w:val="0061096B"/>
     <w:rsid w:val="00610B6F"/>
     <w:rsid w:val="00610C6A"/>
+    <w:rsid w:val="00611D46"/>
     <w:rsid w:val="00612001"/>
     <w:rsid w:val="006120F5"/>
     <w:rsid w:val="00612121"/>
     <w:rsid w:val="00615F89"/>
     <w:rsid w:val="00616D7C"/>
     <w:rsid w:val="006207CC"/>
     <w:rsid w:val="006243F5"/>
     <w:rsid w:val="00624C49"/>
     <w:rsid w:val="00627915"/>
     <w:rsid w:val="0063165A"/>
     <w:rsid w:val="00632991"/>
     <w:rsid w:val="00636782"/>
     <w:rsid w:val="00637520"/>
     <w:rsid w:val="0064111C"/>
+    <w:rsid w:val="00642AFE"/>
+    <w:rsid w:val="006448F1"/>
     <w:rsid w:val="006450EE"/>
     <w:rsid w:val="00645564"/>
     <w:rsid w:val="00647256"/>
     <w:rsid w:val="00651509"/>
     <w:rsid w:val="00651A15"/>
     <w:rsid w:val="0065293B"/>
     <w:rsid w:val="00653BDF"/>
     <w:rsid w:val="00654754"/>
     <w:rsid w:val="00654EF9"/>
     <w:rsid w:val="0065640C"/>
     <w:rsid w:val="00657092"/>
     <w:rsid w:val="006615B9"/>
     <w:rsid w:val="00661AB8"/>
     <w:rsid w:val="006654AD"/>
     <w:rsid w:val="006679F7"/>
     <w:rsid w:val="006723AC"/>
     <w:rsid w:val="00674CCC"/>
+    <w:rsid w:val="00676C71"/>
     <w:rsid w:val="00680D85"/>
     <w:rsid w:val="00682C96"/>
     <w:rsid w:val="006843F0"/>
     <w:rsid w:val="006847FF"/>
     <w:rsid w:val="00685A31"/>
+    <w:rsid w:val="00686165"/>
     <w:rsid w:val="00690EE8"/>
+    <w:rsid w:val="00696403"/>
+    <w:rsid w:val="00697F02"/>
+    <w:rsid w:val="006A13C2"/>
     <w:rsid w:val="006A21E9"/>
     <w:rsid w:val="006A2DC0"/>
     <w:rsid w:val="006A4619"/>
     <w:rsid w:val="006A5602"/>
     <w:rsid w:val="006A7A20"/>
     <w:rsid w:val="006A7F81"/>
     <w:rsid w:val="006B2261"/>
     <w:rsid w:val="006B31FF"/>
     <w:rsid w:val="006B72E8"/>
     <w:rsid w:val="006C07E2"/>
     <w:rsid w:val="006C133C"/>
+    <w:rsid w:val="006C3646"/>
     <w:rsid w:val="006C43BE"/>
     <w:rsid w:val="006C4609"/>
     <w:rsid w:val="006C4942"/>
     <w:rsid w:val="006C5168"/>
     <w:rsid w:val="006C543A"/>
     <w:rsid w:val="006C6E5A"/>
     <w:rsid w:val="006C753F"/>
     <w:rsid w:val="006C7BA4"/>
     <w:rsid w:val="006D24EF"/>
     <w:rsid w:val="006D417D"/>
     <w:rsid w:val="006D5350"/>
     <w:rsid w:val="006D6873"/>
     <w:rsid w:val="006E1283"/>
     <w:rsid w:val="006E3A79"/>
     <w:rsid w:val="006E3EFE"/>
     <w:rsid w:val="006E4973"/>
     <w:rsid w:val="006E58E3"/>
+    <w:rsid w:val="006E63E7"/>
     <w:rsid w:val="006E6845"/>
     <w:rsid w:val="006E7F5C"/>
+    <w:rsid w:val="006F2EBF"/>
     <w:rsid w:val="006F3DA0"/>
     <w:rsid w:val="006F4CC1"/>
     <w:rsid w:val="006F5799"/>
     <w:rsid w:val="006F7D60"/>
     <w:rsid w:val="00701497"/>
     <w:rsid w:val="00701D30"/>
     <w:rsid w:val="0070203B"/>
     <w:rsid w:val="00702CB0"/>
     <w:rsid w:val="00703FA6"/>
+    <w:rsid w:val="007047D8"/>
     <w:rsid w:val="00705943"/>
     <w:rsid w:val="007111FA"/>
+    <w:rsid w:val="007154B1"/>
     <w:rsid w:val="00715739"/>
     <w:rsid w:val="007159BB"/>
     <w:rsid w:val="007168D7"/>
     <w:rsid w:val="0072129F"/>
     <w:rsid w:val="00722EE5"/>
     <w:rsid w:val="00731B1A"/>
     <w:rsid w:val="00733A73"/>
     <w:rsid w:val="007362E1"/>
     <w:rsid w:val="00736320"/>
     <w:rsid w:val="0074049F"/>
     <w:rsid w:val="007409A6"/>
     <w:rsid w:val="007452B7"/>
     <w:rsid w:val="00745858"/>
     <w:rsid w:val="00746430"/>
     <w:rsid w:val="00746F97"/>
     <w:rsid w:val="00747B66"/>
     <w:rsid w:val="00753217"/>
     <w:rsid w:val="00753DCE"/>
     <w:rsid w:val="00755F2A"/>
     <w:rsid w:val="00756049"/>
     <w:rsid w:val="00756D98"/>
     <w:rsid w:val="007622E7"/>
     <w:rsid w:val="0076286B"/>
+    <w:rsid w:val="00762DA9"/>
     <w:rsid w:val="00762DCD"/>
     <w:rsid w:val="007639BA"/>
     <w:rsid w:val="00766E57"/>
     <w:rsid w:val="007674F8"/>
     <w:rsid w:val="0076763A"/>
     <w:rsid w:val="0077116E"/>
+    <w:rsid w:val="0077125C"/>
     <w:rsid w:val="0077416F"/>
     <w:rsid w:val="00774F15"/>
     <w:rsid w:val="00777E9F"/>
     <w:rsid w:val="00780A01"/>
     <w:rsid w:val="007865C9"/>
     <w:rsid w:val="007875A8"/>
     <w:rsid w:val="00790742"/>
     <w:rsid w:val="00790767"/>
     <w:rsid w:val="00791F41"/>
     <w:rsid w:val="007954E6"/>
     <w:rsid w:val="00795B9D"/>
+    <w:rsid w:val="007966D6"/>
     <w:rsid w:val="007A0704"/>
     <w:rsid w:val="007A2690"/>
     <w:rsid w:val="007A4DB7"/>
     <w:rsid w:val="007A4E64"/>
     <w:rsid w:val="007A5CB4"/>
     <w:rsid w:val="007A617F"/>
     <w:rsid w:val="007B5078"/>
     <w:rsid w:val="007B56E9"/>
     <w:rsid w:val="007B798D"/>
     <w:rsid w:val="007C0AEA"/>
     <w:rsid w:val="007C1112"/>
     <w:rsid w:val="007C1E61"/>
     <w:rsid w:val="007C5260"/>
     <w:rsid w:val="007C6753"/>
     <w:rsid w:val="007C7E12"/>
     <w:rsid w:val="007D1490"/>
     <w:rsid w:val="007D6320"/>
     <w:rsid w:val="007E200F"/>
     <w:rsid w:val="007E474B"/>
     <w:rsid w:val="007E5977"/>
     <w:rsid w:val="007E7ADD"/>
     <w:rsid w:val="007F0AE8"/>
+    <w:rsid w:val="007F1A35"/>
+    <w:rsid w:val="007F5844"/>
     <w:rsid w:val="007F5E44"/>
     <w:rsid w:val="007F6E7B"/>
     <w:rsid w:val="008000E3"/>
     <w:rsid w:val="00801370"/>
     <w:rsid w:val="0080446F"/>
     <w:rsid w:val="00804F4A"/>
     <w:rsid w:val="0080682B"/>
     <w:rsid w:val="008104C2"/>
     <w:rsid w:val="00810F5D"/>
+    <w:rsid w:val="008111E1"/>
     <w:rsid w:val="008116A8"/>
     <w:rsid w:val="00812A7F"/>
+    <w:rsid w:val="00814F20"/>
     <w:rsid w:val="00822562"/>
     <w:rsid w:val="00823615"/>
     <w:rsid w:val="00826782"/>
     <w:rsid w:val="00826D2E"/>
+    <w:rsid w:val="0082780B"/>
+    <w:rsid w:val="00827CF1"/>
     <w:rsid w:val="00833C74"/>
     <w:rsid w:val="00835963"/>
     <w:rsid w:val="00837694"/>
     <w:rsid w:val="00841E6A"/>
     <w:rsid w:val="008420C7"/>
     <w:rsid w:val="00843EAB"/>
-    <w:rsid w:val="00844F8B"/>
     <w:rsid w:val="00853806"/>
     <w:rsid w:val="00854751"/>
     <w:rsid w:val="00860638"/>
     <w:rsid w:val="008614D1"/>
     <w:rsid w:val="00861F69"/>
     <w:rsid w:val="008623F3"/>
     <w:rsid w:val="00863CBC"/>
     <w:rsid w:val="00865307"/>
     <w:rsid w:val="008658F8"/>
     <w:rsid w:val="00867872"/>
     <w:rsid w:val="00871FB0"/>
     <w:rsid w:val="00877BD8"/>
     <w:rsid w:val="008812A9"/>
     <w:rsid w:val="008866D3"/>
     <w:rsid w:val="00890D85"/>
     <w:rsid w:val="00892F1F"/>
     <w:rsid w:val="0089344C"/>
     <w:rsid w:val="0089543A"/>
     <w:rsid w:val="00896B76"/>
     <w:rsid w:val="008A1F98"/>
     <w:rsid w:val="008A2CAD"/>
     <w:rsid w:val="008A5626"/>
     <w:rsid w:val="008B0CEF"/>
     <w:rsid w:val="008B23BB"/>
+    <w:rsid w:val="008B4231"/>
     <w:rsid w:val="008B7EA6"/>
     <w:rsid w:val="008C0A61"/>
     <w:rsid w:val="008C3712"/>
+    <w:rsid w:val="008C3A0C"/>
     <w:rsid w:val="008C6601"/>
     <w:rsid w:val="008C75EA"/>
     <w:rsid w:val="008D2A35"/>
     <w:rsid w:val="008D55B3"/>
     <w:rsid w:val="008D5846"/>
+    <w:rsid w:val="008E4139"/>
     <w:rsid w:val="008E552D"/>
     <w:rsid w:val="008E5722"/>
+    <w:rsid w:val="008E5B73"/>
     <w:rsid w:val="008E70E7"/>
     <w:rsid w:val="008E7D88"/>
     <w:rsid w:val="008F1E23"/>
     <w:rsid w:val="008F2796"/>
     <w:rsid w:val="008F3686"/>
     <w:rsid w:val="008F4DC3"/>
     <w:rsid w:val="008F5B71"/>
     <w:rsid w:val="00900D02"/>
     <w:rsid w:val="00902BDC"/>
     <w:rsid w:val="00904349"/>
     <w:rsid w:val="009050C5"/>
     <w:rsid w:val="009128CA"/>
     <w:rsid w:val="00914A50"/>
     <w:rsid w:val="00916DAA"/>
     <w:rsid w:val="009207CF"/>
     <w:rsid w:val="0092120E"/>
     <w:rsid w:val="00921ABA"/>
     <w:rsid w:val="00925615"/>
     <w:rsid w:val="009305EA"/>
     <w:rsid w:val="00931DB0"/>
     <w:rsid w:val="00932938"/>
     <w:rsid w:val="009333C1"/>
     <w:rsid w:val="00933FBA"/>
     <w:rsid w:val="009340A2"/>
     <w:rsid w:val="0093467B"/>
@@ -4838,462 +5427,501 @@
     <w:rsid w:val="00943217"/>
     <w:rsid w:val="00943A16"/>
     <w:rsid w:val="00945C63"/>
     <w:rsid w:val="00947BAE"/>
     <w:rsid w:val="00952F99"/>
     <w:rsid w:val="009536E6"/>
     <w:rsid w:val="00953800"/>
     <w:rsid w:val="0095536B"/>
     <w:rsid w:val="00957992"/>
     <w:rsid w:val="00957B3D"/>
     <w:rsid w:val="00957EA9"/>
     <w:rsid w:val="00962765"/>
     <w:rsid w:val="00962F40"/>
     <w:rsid w:val="009654D1"/>
     <w:rsid w:val="00966965"/>
     <w:rsid w:val="00966C67"/>
     <w:rsid w:val="00971C49"/>
     <w:rsid w:val="00972F6C"/>
     <w:rsid w:val="00973581"/>
     <w:rsid w:val="00974059"/>
     <w:rsid w:val="009741CD"/>
     <w:rsid w:val="00975543"/>
     <w:rsid w:val="00975F9C"/>
     <w:rsid w:val="009761DA"/>
     <w:rsid w:val="009801CD"/>
+    <w:rsid w:val="0098106C"/>
     <w:rsid w:val="00981A0D"/>
     <w:rsid w:val="009844EF"/>
     <w:rsid w:val="00985482"/>
+    <w:rsid w:val="0098735D"/>
     <w:rsid w:val="0098783C"/>
+    <w:rsid w:val="00990141"/>
     <w:rsid w:val="0099021A"/>
     <w:rsid w:val="0099341D"/>
     <w:rsid w:val="0099436D"/>
     <w:rsid w:val="0099552E"/>
     <w:rsid w:val="009957D2"/>
     <w:rsid w:val="009960F2"/>
     <w:rsid w:val="009A2498"/>
     <w:rsid w:val="009A3A48"/>
     <w:rsid w:val="009A75D7"/>
     <w:rsid w:val="009B0A01"/>
     <w:rsid w:val="009B29EE"/>
     <w:rsid w:val="009B68A9"/>
     <w:rsid w:val="009B72E8"/>
     <w:rsid w:val="009B7767"/>
     <w:rsid w:val="009C35F6"/>
     <w:rsid w:val="009C6A8A"/>
     <w:rsid w:val="009C7379"/>
     <w:rsid w:val="009C74AA"/>
     <w:rsid w:val="009C791A"/>
     <w:rsid w:val="009D20C7"/>
     <w:rsid w:val="009D2886"/>
     <w:rsid w:val="009D2E33"/>
     <w:rsid w:val="009D4724"/>
     <w:rsid w:val="009D4D60"/>
     <w:rsid w:val="009E17E3"/>
     <w:rsid w:val="009E4E0C"/>
     <w:rsid w:val="009E6FDF"/>
     <w:rsid w:val="009E7CF6"/>
     <w:rsid w:val="009F145E"/>
+    <w:rsid w:val="009F2FE0"/>
     <w:rsid w:val="009F42E3"/>
     <w:rsid w:val="009F4A91"/>
     <w:rsid w:val="009F5A3A"/>
     <w:rsid w:val="009F5AED"/>
     <w:rsid w:val="00A01734"/>
     <w:rsid w:val="00A032F4"/>
     <w:rsid w:val="00A04D63"/>
     <w:rsid w:val="00A06239"/>
     <w:rsid w:val="00A11850"/>
     <w:rsid w:val="00A11957"/>
     <w:rsid w:val="00A11B46"/>
     <w:rsid w:val="00A1650E"/>
     <w:rsid w:val="00A176EA"/>
     <w:rsid w:val="00A2067C"/>
     <w:rsid w:val="00A240F4"/>
     <w:rsid w:val="00A25DD3"/>
     <w:rsid w:val="00A25EB9"/>
+    <w:rsid w:val="00A260B2"/>
     <w:rsid w:val="00A278C3"/>
     <w:rsid w:val="00A33468"/>
+    <w:rsid w:val="00A34AA3"/>
     <w:rsid w:val="00A35AE8"/>
     <w:rsid w:val="00A37C2C"/>
     <w:rsid w:val="00A43A6B"/>
     <w:rsid w:val="00A45F04"/>
     <w:rsid w:val="00A46F35"/>
     <w:rsid w:val="00A506D6"/>
     <w:rsid w:val="00A52CE1"/>
     <w:rsid w:val="00A552FB"/>
     <w:rsid w:val="00A553BB"/>
     <w:rsid w:val="00A57924"/>
     <w:rsid w:val="00A6124A"/>
     <w:rsid w:val="00A62141"/>
     <w:rsid w:val="00A62BF8"/>
     <w:rsid w:val="00A62CAB"/>
     <w:rsid w:val="00A635A4"/>
     <w:rsid w:val="00A643C3"/>
     <w:rsid w:val="00A6597A"/>
     <w:rsid w:val="00A66347"/>
     <w:rsid w:val="00A672E9"/>
     <w:rsid w:val="00A704D2"/>
     <w:rsid w:val="00A70FC6"/>
+    <w:rsid w:val="00A7446A"/>
     <w:rsid w:val="00A74AA5"/>
     <w:rsid w:val="00A764D6"/>
     <w:rsid w:val="00A870A5"/>
     <w:rsid w:val="00A901A2"/>
     <w:rsid w:val="00A9340D"/>
     <w:rsid w:val="00A9343F"/>
     <w:rsid w:val="00A9383A"/>
     <w:rsid w:val="00AA3D16"/>
     <w:rsid w:val="00AA3E39"/>
+    <w:rsid w:val="00AA6188"/>
     <w:rsid w:val="00AB102D"/>
     <w:rsid w:val="00AB1087"/>
     <w:rsid w:val="00AB13DB"/>
     <w:rsid w:val="00AB38DA"/>
     <w:rsid w:val="00AB5A75"/>
     <w:rsid w:val="00AB6361"/>
     <w:rsid w:val="00AC074B"/>
     <w:rsid w:val="00AC24CB"/>
     <w:rsid w:val="00AC29CB"/>
+    <w:rsid w:val="00AC54AA"/>
     <w:rsid w:val="00AC59BD"/>
     <w:rsid w:val="00AC65B2"/>
     <w:rsid w:val="00AC683C"/>
     <w:rsid w:val="00AD07E7"/>
     <w:rsid w:val="00AD0AA6"/>
     <w:rsid w:val="00AD2718"/>
     <w:rsid w:val="00AD3FFE"/>
     <w:rsid w:val="00AD66FF"/>
     <w:rsid w:val="00AD7577"/>
     <w:rsid w:val="00AE1C81"/>
     <w:rsid w:val="00AE2B6B"/>
     <w:rsid w:val="00AE3B58"/>
     <w:rsid w:val="00AE3CF9"/>
     <w:rsid w:val="00AE5CD0"/>
     <w:rsid w:val="00AE6713"/>
     <w:rsid w:val="00AF10F0"/>
+    <w:rsid w:val="00AF2F5B"/>
+    <w:rsid w:val="00AF4FDA"/>
+    <w:rsid w:val="00B02C4A"/>
     <w:rsid w:val="00B02E95"/>
     <w:rsid w:val="00B057AB"/>
     <w:rsid w:val="00B06AF7"/>
     <w:rsid w:val="00B10258"/>
     <w:rsid w:val="00B14CBF"/>
+    <w:rsid w:val="00B211C1"/>
     <w:rsid w:val="00B21370"/>
     <w:rsid w:val="00B22B9E"/>
     <w:rsid w:val="00B2508B"/>
     <w:rsid w:val="00B2627C"/>
     <w:rsid w:val="00B26529"/>
     <w:rsid w:val="00B30017"/>
     <w:rsid w:val="00B359F3"/>
     <w:rsid w:val="00B40F04"/>
     <w:rsid w:val="00B41C8F"/>
     <w:rsid w:val="00B468F0"/>
     <w:rsid w:val="00B46CB6"/>
     <w:rsid w:val="00B50481"/>
     <w:rsid w:val="00B50B62"/>
     <w:rsid w:val="00B50CAC"/>
     <w:rsid w:val="00B50DB2"/>
     <w:rsid w:val="00B51D16"/>
     <w:rsid w:val="00B53531"/>
     <w:rsid w:val="00B53A00"/>
+    <w:rsid w:val="00B56C46"/>
     <w:rsid w:val="00B623B4"/>
     <w:rsid w:val="00B63CC2"/>
     <w:rsid w:val="00B67400"/>
     <w:rsid w:val="00B67A42"/>
     <w:rsid w:val="00B7258B"/>
     <w:rsid w:val="00B749D7"/>
     <w:rsid w:val="00B774EE"/>
     <w:rsid w:val="00B83999"/>
     <w:rsid w:val="00B83AC1"/>
     <w:rsid w:val="00B8509D"/>
     <w:rsid w:val="00B85E08"/>
     <w:rsid w:val="00B85FAE"/>
     <w:rsid w:val="00B87166"/>
+    <w:rsid w:val="00B87DD1"/>
     <w:rsid w:val="00B9125E"/>
     <w:rsid w:val="00B91825"/>
     <w:rsid w:val="00B94425"/>
     <w:rsid w:val="00B9513E"/>
     <w:rsid w:val="00B95B96"/>
+    <w:rsid w:val="00B96DD4"/>
     <w:rsid w:val="00B974B2"/>
     <w:rsid w:val="00B979E3"/>
     <w:rsid w:val="00BA0887"/>
     <w:rsid w:val="00BA0BA0"/>
     <w:rsid w:val="00BA27F7"/>
     <w:rsid w:val="00BA322F"/>
     <w:rsid w:val="00BB03C9"/>
     <w:rsid w:val="00BB3642"/>
+    <w:rsid w:val="00BB3D06"/>
     <w:rsid w:val="00BB453F"/>
     <w:rsid w:val="00BB4D33"/>
     <w:rsid w:val="00BB5F5C"/>
     <w:rsid w:val="00BC25FF"/>
     <w:rsid w:val="00BC566B"/>
     <w:rsid w:val="00BC58CE"/>
     <w:rsid w:val="00BD5F47"/>
+    <w:rsid w:val="00BE079B"/>
     <w:rsid w:val="00BE4F3E"/>
+    <w:rsid w:val="00BE7659"/>
     <w:rsid w:val="00BF18E5"/>
     <w:rsid w:val="00BF1EB4"/>
     <w:rsid w:val="00BF3878"/>
     <w:rsid w:val="00BF45E7"/>
     <w:rsid w:val="00BF55DC"/>
     <w:rsid w:val="00BF5777"/>
     <w:rsid w:val="00BF7073"/>
     <w:rsid w:val="00BF79AE"/>
     <w:rsid w:val="00C007C6"/>
     <w:rsid w:val="00C00FD0"/>
-    <w:rsid w:val="00C0254E"/>
     <w:rsid w:val="00C02BAB"/>
     <w:rsid w:val="00C07633"/>
     <w:rsid w:val="00C110A7"/>
     <w:rsid w:val="00C11FC0"/>
     <w:rsid w:val="00C1273D"/>
     <w:rsid w:val="00C12E0A"/>
     <w:rsid w:val="00C16A6F"/>
     <w:rsid w:val="00C215C0"/>
     <w:rsid w:val="00C2548B"/>
     <w:rsid w:val="00C26E0F"/>
     <w:rsid w:val="00C27B3E"/>
     <w:rsid w:val="00C310F9"/>
     <w:rsid w:val="00C313C7"/>
     <w:rsid w:val="00C3256C"/>
     <w:rsid w:val="00C334F5"/>
     <w:rsid w:val="00C33830"/>
     <w:rsid w:val="00C33AF9"/>
     <w:rsid w:val="00C352F1"/>
     <w:rsid w:val="00C366CA"/>
     <w:rsid w:val="00C4480B"/>
+    <w:rsid w:val="00C477DD"/>
+    <w:rsid w:val="00C53A51"/>
     <w:rsid w:val="00C5481B"/>
     <w:rsid w:val="00C55648"/>
     <w:rsid w:val="00C55680"/>
     <w:rsid w:val="00C6023E"/>
     <w:rsid w:val="00C603C6"/>
     <w:rsid w:val="00C60D66"/>
     <w:rsid w:val="00C61FE3"/>
     <w:rsid w:val="00C6201A"/>
     <w:rsid w:val="00C622E1"/>
     <w:rsid w:val="00C62509"/>
     <w:rsid w:val="00C626D4"/>
     <w:rsid w:val="00C63512"/>
     <w:rsid w:val="00C643A0"/>
     <w:rsid w:val="00C64F19"/>
     <w:rsid w:val="00C66C36"/>
     <w:rsid w:val="00C71FEF"/>
     <w:rsid w:val="00C72708"/>
     <w:rsid w:val="00C730CF"/>
     <w:rsid w:val="00C74C5E"/>
     <w:rsid w:val="00C76D55"/>
     <w:rsid w:val="00C80222"/>
     <w:rsid w:val="00C824EF"/>
     <w:rsid w:val="00C84D43"/>
     <w:rsid w:val="00C85D88"/>
     <w:rsid w:val="00C86AE5"/>
     <w:rsid w:val="00C90669"/>
     <w:rsid w:val="00C91A2D"/>
     <w:rsid w:val="00C926FD"/>
+    <w:rsid w:val="00C933CC"/>
     <w:rsid w:val="00C96B28"/>
+    <w:rsid w:val="00CA2A82"/>
     <w:rsid w:val="00CA697C"/>
     <w:rsid w:val="00CB1EC2"/>
     <w:rsid w:val="00CB2D71"/>
     <w:rsid w:val="00CB2EC5"/>
     <w:rsid w:val="00CB3574"/>
+    <w:rsid w:val="00CC0A36"/>
     <w:rsid w:val="00CC2282"/>
+    <w:rsid w:val="00CC5282"/>
     <w:rsid w:val="00CC7ECB"/>
     <w:rsid w:val="00CD4A3D"/>
     <w:rsid w:val="00CD6C70"/>
+    <w:rsid w:val="00CE29DF"/>
     <w:rsid w:val="00CE6848"/>
     <w:rsid w:val="00CF1668"/>
     <w:rsid w:val="00CF1FE2"/>
     <w:rsid w:val="00CF256E"/>
     <w:rsid w:val="00CF43B4"/>
     <w:rsid w:val="00CF6514"/>
     <w:rsid w:val="00D00143"/>
+    <w:rsid w:val="00D0282D"/>
     <w:rsid w:val="00D0323D"/>
     <w:rsid w:val="00D03294"/>
     <w:rsid w:val="00D05909"/>
     <w:rsid w:val="00D06137"/>
     <w:rsid w:val="00D0618C"/>
     <w:rsid w:val="00D067E8"/>
     <w:rsid w:val="00D2340B"/>
     <w:rsid w:val="00D238A4"/>
     <w:rsid w:val="00D2393C"/>
+    <w:rsid w:val="00D24B10"/>
     <w:rsid w:val="00D25FB2"/>
     <w:rsid w:val="00D26A96"/>
+    <w:rsid w:val="00D26EA3"/>
     <w:rsid w:val="00D27A27"/>
     <w:rsid w:val="00D312F2"/>
+    <w:rsid w:val="00D31DB8"/>
     <w:rsid w:val="00D360B7"/>
     <w:rsid w:val="00D360F8"/>
     <w:rsid w:val="00D37F2E"/>
     <w:rsid w:val="00D4071B"/>
     <w:rsid w:val="00D4244A"/>
     <w:rsid w:val="00D5156B"/>
+    <w:rsid w:val="00D51DC0"/>
     <w:rsid w:val="00D54887"/>
     <w:rsid w:val="00D55F56"/>
     <w:rsid w:val="00D56A81"/>
     <w:rsid w:val="00D61688"/>
     <w:rsid w:val="00D61C11"/>
     <w:rsid w:val="00D65F72"/>
     <w:rsid w:val="00D66BD9"/>
     <w:rsid w:val="00D7001A"/>
     <w:rsid w:val="00D70D5C"/>
     <w:rsid w:val="00D726FD"/>
     <w:rsid w:val="00D7319B"/>
     <w:rsid w:val="00D7478B"/>
     <w:rsid w:val="00D74BFC"/>
     <w:rsid w:val="00D765C1"/>
     <w:rsid w:val="00D76995"/>
     <w:rsid w:val="00D77695"/>
     <w:rsid w:val="00D81325"/>
     <w:rsid w:val="00D81724"/>
     <w:rsid w:val="00D823C7"/>
     <w:rsid w:val="00D83E2D"/>
     <w:rsid w:val="00D84875"/>
     <w:rsid w:val="00D87319"/>
     <w:rsid w:val="00D90353"/>
     <w:rsid w:val="00D90599"/>
     <w:rsid w:val="00DA10DC"/>
     <w:rsid w:val="00DA7C35"/>
     <w:rsid w:val="00DB14BF"/>
     <w:rsid w:val="00DB2873"/>
+    <w:rsid w:val="00DB3729"/>
     <w:rsid w:val="00DC0FBA"/>
     <w:rsid w:val="00DC2462"/>
     <w:rsid w:val="00DC2827"/>
     <w:rsid w:val="00DC5945"/>
     <w:rsid w:val="00DC60F4"/>
     <w:rsid w:val="00DD267F"/>
     <w:rsid w:val="00DE06C8"/>
     <w:rsid w:val="00DE1B3A"/>
     <w:rsid w:val="00DE1FC0"/>
     <w:rsid w:val="00DE2973"/>
     <w:rsid w:val="00DE39F2"/>
     <w:rsid w:val="00DE469A"/>
     <w:rsid w:val="00DE7CA1"/>
     <w:rsid w:val="00DF01F6"/>
     <w:rsid w:val="00DF395F"/>
     <w:rsid w:val="00DF3DEF"/>
     <w:rsid w:val="00DF4891"/>
-    <w:rsid w:val="00DF5B87"/>
     <w:rsid w:val="00DF6A68"/>
     <w:rsid w:val="00DF6B1B"/>
+    <w:rsid w:val="00DF7640"/>
     <w:rsid w:val="00E00DC4"/>
     <w:rsid w:val="00E0364A"/>
     <w:rsid w:val="00E04CF6"/>
     <w:rsid w:val="00E10DC9"/>
     <w:rsid w:val="00E21149"/>
     <w:rsid w:val="00E21AC7"/>
     <w:rsid w:val="00E22276"/>
     <w:rsid w:val="00E22497"/>
     <w:rsid w:val="00E2390F"/>
     <w:rsid w:val="00E24F1E"/>
     <w:rsid w:val="00E27053"/>
     <w:rsid w:val="00E27732"/>
     <w:rsid w:val="00E30C8F"/>
     <w:rsid w:val="00E31FEF"/>
     <w:rsid w:val="00E4190D"/>
     <w:rsid w:val="00E42F1C"/>
     <w:rsid w:val="00E500C9"/>
     <w:rsid w:val="00E52648"/>
     <w:rsid w:val="00E54660"/>
     <w:rsid w:val="00E55FC7"/>
     <w:rsid w:val="00E578C8"/>
     <w:rsid w:val="00E57C02"/>
     <w:rsid w:val="00E61D1B"/>
+    <w:rsid w:val="00E63387"/>
     <w:rsid w:val="00E64E14"/>
     <w:rsid w:val="00E64EFA"/>
     <w:rsid w:val="00E656A8"/>
     <w:rsid w:val="00E65CF3"/>
     <w:rsid w:val="00E674B2"/>
     <w:rsid w:val="00E6786F"/>
     <w:rsid w:val="00E70C40"/>
     <w:rsid w:val="00E71201"/>
     <w:rsid w:val="00E74BD3"/>
     <w:rsid w:val="00E759BA"/>
     <w:rsid w:val="00E7616E"/>
     <w:rsid w:val="00E8037D"/>
     <w:rsid w:val="00E816E2"/>
     <w:rsid w:val="00E818A2"/>
     <w:rsid w:val="00E81A26"/>
+    <w:rsid w:val="00E862EF"/>
     <w:rsid w:val="00E87330"/>
     <w:rsid w:val="00E904B3"/>
     <w:rsid w:val="00E921A4"/>
     <w:rsid w:val="00E951EF"/>
     <w:rsid w:val="00E9546D"/>
     <w:rsid w:val="00E97359"/>
     <w:rsid w:val="00EA1955"/>
     <w:rsid w:val="00EA2C60"/>
     <w:rsid w:val="00EA6A1C"/>
     <w:rsid w:val="00EB3B9A"/>
     <w:rsid w:val="00EB5D22"/>
     <w:rsid w:val="00EC05B1"/>
     <w:rsid w:val="00EC39E7"/>
     <w:rsid w:val="00EC7977"/>
     <w:rsid w:val="00ED0F91"/>
     <w:rsid w:val="00ED225E"/>
+    <w:rsid w:val="00ED3A47"/>
+    <w:rsid w:val="00ED3DBD"/>
     <w:rsid w:val="00ED50B4"/>
     <w:rsid w:val="00ED6675"/>
     <w:rsid w:val="00ED6B4B"/>
     <w:rsid w:val="00ED6BFC"/>
     <w:rsid w:val="00EE04FB"/>
     <w:rsid w:val="00EE4CDF"/>
     <w:rsid w:val="00EE758C"/>
     <w:rsid w:val="00EE7F29"/>
     <w:rsid w:val="00EF0FCF"/>
     <w:rsid w:val="00EF37C8"/>
     <w:rsid w:val="00EF5230"/>
     <w:rsid w:val="00EF5437"/>
     <w:rsid w:val="00EF6025"/>
     <w:rsid w:val="00F00975"/>
     <w:rsid w:val="00F01A8D"/>
     <w:rsid w:val="00F01D6C"/>
     <w:rsid w:val="00F02B57"/>
     <w:rsid w:val="00F11338"/>
     <w:rsid w:val="00F11A01"/>
     <w:rsid w:val="00F122BE"/>
     <w:rsid w:val="00F16C3A"/>
     <w:rsid w:val="00F26EE1"/>
     <w:rsid w:val="00F27865"/>
     <w:rsid w:val="00F3048D"/>
     <w:rsid w:val="00F312DC"/>
+    <w:rsid w:val="00F320B9"/>
     <w:rsid w:val="00F32D64"/>
     <w:rsid w:val="00F35CB1"/>
+    <w:rsid w:val="00F404C3"/>
     <w:rsid w:val="00F43E1F"/>
     <w:rsid w:val="00F43F6F"/>
     <w:rsid w:val="00F462E8"/>
     <w:rsid w:val="00F525F5"/>
     <w:rsid w:val="00F53569"/>
     <w:rsid w:val="00F548EC"/>
     <w:rsid w:val="00F558CB"/>
     <w:rsid w:val="00F60192"/>
     <w:rsid w:val="00F64129"/>
     <w:rsid w:val="00F666BB"/>
     <w:rsid w:val="00F66CF2"/>
     <w:rsid w:val="00F702EC"/>
     <w:rsid w:val="00F71740"/>
     <w:rsid w:val="00F73EE0"/>
     <w:rsid w:val="00F77267"/>
     <w:rsid w:val="00F77A92"/>
     <w:rsid w:val="00F8186C"/>
     <w:rsid w:val="00F81E0A"/>
     <w:rsid w:val="00F847EF"/>
     <w:rsid w:val="00F856B2"/>
+    <w:rsid w:val="00F907BE"/>
     <w:rsid w:val="00F90CF4"/>
     <w:rsid w:val="00F921C2"/>
     <w:rsid w:val="00F92C75"/>
     <w:rsid w:val="00F963DE"/>
+    <w:rsid w:val="00F974C8"/>
     <w:rsid w:val="00FA0AF4"/>
     <w:rsid w:val="00FA0F9C"/>
     <w:rsid w:val="00FB2532"/>
     <w:rsid w:val="00FB5891"/>
     <w:rsid w:val="00FC06FE"/>
     <w:rsid w:val="00FC0B5C"/>
     <w:rsid w:val="00FC4924"/>
     <w:rsid w:val="00FC549D"/>
     <w:rsid w:val="00FC7DDC"/>
     <w:rsid w:val="00FD135A"/>
     <w:rsid w:val="00FD1E16"/>
     <w:rsid w:val="00FD36D3"/>
     <w:rsid w:val="00FD52A5"/>
     <w:rsid w:val="00FD534F"/>
     <w:rsid w:val="00FD5995"/>
     <w:rsid w:val="00FD6068"/>
     <w:rsid w:val="00FE3983"/>
     <w:rsid w:val="00FE63C8"/>
     <w:rsid w:val="00FE6B70"/>
     <w:rsid w:val="00FF2C4D"/>
     <w:rsid w:val="00FF59E6"/>
     <w:rsid w:val="00FF639B"/>
     <w:rsid w:val="00FF70C6"/>
   </w:rsids>
   <m:mathPr>
@@ -6325,50 +6953,116 @@
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE2973"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Rodap">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="RodapChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00DE2973"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4252"/>
         <w:tab w:val="right" w:pos="8504"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="RodapChar">
     <w:name w:val="Rodapé Char"/>
     <w:basedOn w:val="Fontepargpadro"/>
     <w:link w:val="Rodap"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00DE2973"/>
   </w:style>
+  <w:style w:type="character" w:styleId="Refdecomentrio">
+    <w:name w:val="annotation reference"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002918B7"/>
+    <w:rPr>
+      <w:sz w:val="16"/>
+      <w:szCs w:val="16"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Textodecomentrio">
+    <w:name w:val="annotation text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="TextodecomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002918B7"/>
+    <w:pPr>
+      <w:spacing w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TextodecomentrioChar">
+    <w:name w:val="Texto de comentário Char"/>
+    <w:basedOn w:val="Fontepargpadro"/>
+    <w:link w:val="Textodecomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="002918B7"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Assuntodocomentrio">
+    <w:name w:val="annotation subject"/>
+    <w:basedOn w:val="Textodecomentrio"/>
+    <w:next w:val="Textodecomentrio"/>
+    <w:link w:val="AssuntodocomentrioChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="002918B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="AssuntodocomentrioChar">
+    <w:name w:val="Assunto do comentário Char"/>
+    <w:basedOn w:val="TextodecomentrioChar"/>
+    <w:link w:val="Assuntodocomentrio"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:rsid w:val="002918B7"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="46684239">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="83231778">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
@@ -6923,51 +7617,51 @@
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2122217331">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema do Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4472C4"/>
       </a:accent1>
@@ -7246,69 +7940,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{438087A2-C39C-4B72-A33C-B1F4AAC46635}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
-  <Words>457</Words>
-  <Characters>2468</Characters>
+  <Words>634</Words>
+  <Characters>3424</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>20</Lines>
-  <Paragraphs>5</Paragraphs>
+  <Lines>28</Lines>
+  <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2920</CharactersWithSpaces>
+  <CharactersWithSpaces>4050</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>